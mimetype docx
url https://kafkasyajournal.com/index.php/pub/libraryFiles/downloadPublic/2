--- v0 (2025-10-13)
+++ v1 (2026-04-20)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="30B248EA" w14:textId="77777777" w:rsidR="007661A3" w:rsidRPr="00060797" w:rsidRDefault="00B252CD" w:rsidP="00D74274">
       <w:pPr>
         <w:pStyle w:val="ANMapapertitle"/>
         <w:ind w:left="1701" w:right="1701"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Manuscript</w:t>
       </w:r>
       <w:r w:rsidR="005F5E31" w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -611,60 +611,58 @@
       </w:r>
       <w:r w:rsidR="005F5E31" w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007661A3" w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>tables,</w:t>
       </w:r>
       <w:r w:rsidR="005F5E31" w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="007661A3" w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>figures</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="005F5E31" w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007661A3" w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidR="005F5E31" w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007661A3" w:rsidRPr="00060797">
@@ -1750,51 +1748,51 @@
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidR="005F5E31" w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00B0F0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DC1062" w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00B0F0"/>
         </w:rPr>
         <w:t>bold</w:t>
       </w:r>
       <w:r w:rsidR="002912E1" w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00B0F0"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33CAAB6C" w14:textId="1D28FE53" w:rsidR="00AB6F60" w:rsidRPr="00060797" w:rsidRDefault="00182676" w:rsidP="002C0A43">
+    <w:p w14:paraId="33CAAB6C" w14:textId="0E16667C" w:rsidR="00AB6F60" w:rsidRPr="00060797" w:rsidRDefault="00182676" w:rsidP="002C0A43">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Descri</w:t>
       </w:r>
       <w:r w:rsidR="007B0270" w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">ption of </w:t>
       </w:r>
       <w:r w:rsidR="005F5E31" w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
@@ -2246,84 +2244,105 @@
       <w:r w:rsidR="007F0FCB" w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00AB6F60" w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Text body. Text body. Text body</w:t>
       </w:r>
       <w:r w:rsidR="00C76C48" w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C76C48" w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
+      <w:r w:rsidR="004A67AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Demir</w:t>
+      </w:r>
+      <w:r w:rsidR="004A67AE" w:rsidRPr="008A1C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et al., 20</w:t>
+      </w:r>
+      <w:r w:rsidR="004A67AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidR="004A67AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>; Ayvazoğlu</w:t>
+      </w:r>
       <w:r w:rsidR="008A1C47" w:rsidRPr="008A1C47">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>Ekizce and Ekici, 2019</w:t>
-[...13 lines deleted...]
-        <w:t>Ekici</w:t>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="004A67AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Demir</w:t>
       </w:r>
       <w:r w:rsidR="008A1C47" w:rsidRPr="008A1C47">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> et al., 20</w:t>
-[...6 lines deleted...]
-        <w:t>19</w:t>
+        <w:t>, 20</w:t>
+      </w:r>
+      <w:r w:rsidR="004A67AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>22</w:t>
       </w:r>
       <w:r w:rsidR="00C76C48" w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00AB6F60" w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>. Text body</w:t>
       </w:r>
       <w:r w:rsidR="007F0FCB" w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00AB6F60" w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Text body. Text body</w:t>
@@ -2421,84 +2440,56 @@
       <w:r w:rsidR="00AB6F60" w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Text body. Text body. Text body. Text body</w:t>
       </w:r>
       <w:r w:rsidR="007F0FCB" w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00AB6F60" w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Text body </w:t>
       </w:r>
       <w:r w:rsidR="00AB6F60" w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="008A1C47" w:rsidRPr="008A1C47">
-[...32 lines deleted...]
-        <w:t>19</w:t>
+      <w:r w:rsidR="004A67AE" w:rsidRPr="004A67AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Demir et al., 2019; Ayvazoğlu and Demir, 2022</w:t>
       </w:r>
       <w:r w:rsidR="00AB6F60" w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r w:rsidR="00AB6F60" w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Text body</w:t>
       </w:r>
       <w:r w:rsidR="007F0FCB" w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00AB6F60" w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Text body. Text body</w:t>
@@ -2705,51 +2696,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Text body. Text body. Text body Text body. Text body</w:t>
       </w:r>
       <w:r w:rsidR="007F0FCB" w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00AB6F60" w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Text body</w:t>
       </w:r>
       <w:r w:rsidR="00AB6F60" w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="011F2036" w14:textId="540F0DB4" w:rsidR="00AB6F60" w:rsidRPr="00060797" w:rsidRDefault="00AB6F60" w:rsidP="002C0A43">
+    <w:p w14:paraId="011F2036" w14:textId="725420B0" w:rsidR="00AB6F60" w:rsidRPr="00060797" w:rsidRDefault="00AB6F60" w:rsidP="002C0A43">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Text body Text body. Text body. Text body. Text body</w:t>
       </w:r>
       <w:r w:rsidR="00A46ED7" w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Text body. Text body</w:t>
@@ -2792,56 +2783,63 @@
       </w:r>
       <w:r w:rsidR="00A46ED7" w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Text body. Text body</w:t>
       </w:r>
       <w:r w:rsidR="00A46ED7" w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Text body. </w:t>
       </w:r>
+      <w:r w:rsidR="004A67AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Acar</w:t>
+      </w:r>
       <w:r w:rsidR="008A1C47">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ekici </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002C0A43" w:rsidRPr="002C0A43">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>et al. (20</w:t>
       </w:r>
       <w:r w:rsidR="008A1C47">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>19</w:t>
       </w:r>
       <w:r w:rsidR="002C0A43" w:rsidRPr="002C0A43">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -4509,351 +4507,399 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00AB6F60" w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Text body. Text body. Text body. Text body</w:t>
       </w:r>
       <w:r w:rsidR="006C55EC" w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00AB6F60" w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Text body. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="042EDDF5" w14:textId="37508865" w:rsidR="00AB6F60" w:rsidRPr="00060797" w:rsidRDefault="00AB6F60" w:rsidP="002C0A43">
+    <w:p w14:paraId="042EDDF5" w14:textId="706A4379" w:rsidR="00AB6F60" w:rsidRPr="00060797" w:rsidRDefault="00AB6F60" w:rsidP="002C0A43">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Text body</w:t>
       </w:r>
       <w:r w:rsidR="006C55EC" w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Text body. Text body</w:t>
       </w:r>
       <w:r w:rsidR="006C55EC" w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Text body. </w:t>
       </w:r>
+      <w:r w:rsidR="004A67AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Demir</w:t>
+      </w:r>
+      <w:r w:rsidR="002C0A43" w:rsidRPr="002C0A43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et al. (20</w:t>
+      </w:r>
       <w:r w:rsidR="008A1C47">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>Ekici</w:t>
+        <w:t>19</w:t>
       </w:r>
       <w:r w:rsidR="002C0A43" w:rsidRPr="002C0A43">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> et al. (20</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008A1C47">
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
-[...1 lines deleted...]
-        <w:t>19</w:t>
+        </w:rPr>
+        <w:t>Text body. Text body. Text body</w:t>
+      </w:r>
+      <w:r w:rsidR="006C55EC" w:rsidRPr="00060797">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060797">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Text body. Text body</w:t>
+      </w:r>
+      <w:r w:rsidR="006C55EC" w:rsidRPr="00060797">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060797">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Text body. Text body</w:t>
+      </w:r>
+      <w:r w:rsidR="006C55EC" w:rsidRPr="00060797">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002C0A43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Text body</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060797">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>. Text body. Text body. Text body</w:t>
+      </w:r>
+      <w:r w:rsidR="006C55EC" w:rsidRPr="00060797">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060797">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Text body. Text body</w:t>
+      </w:r>
+      <w:r w:rsidR="006C55EC" w:rsidRPr="00060797">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060797">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Text body. Text body</w:t>
+      </w:r>
+      <w:r w:rsidR="006C55EC" w:rsidRPr="00060797">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060797">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Text body. Text body. Text body. Text body</w:t>
+      </w:r>
+      <w:r w:rsidR="006C55EC" w:rsidRPr="00060797">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060797">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Text body. Text body</w:t>
+      </w:r>
+      <w:r w:rsidR="006C55EC" w:rsidRPr="00060797">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060797">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Text body. Text body</w:t>
+      </w:r>
+      <w:r w:rsidR="006C55EC" w:rsidRPr="00060797">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060797">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Text body. Text body.  Text body</w:t>
+      </w:r>
+      <w:r w:rsidR="006C55EC" w:rsidRPr="00060797">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060797">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Text body. Text body</w:t>
+      </w:r>
+      <w:r w:rsidR="006C55EC" w:rsidRPr="00060797">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060797">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Text body. Text body. Text body. Text body</w:t>
+      </w:r>
+      <w:r w:rsidR="006C55EC" w:rsidRPr="00060797">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060797">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Text body. Text body</w:t>
+      </w:r>
+      <w:r w:rsidR="006C55EC" w:rsidRPr="00060797">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060797">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Text body. Text body</w:t>
+      </w:r>
+      <w:r w:rsidR="006C55EC" w:rsidRPr="00060797">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060797">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Text body. Text body </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060797">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="004A67AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Acar</w:t>
       </w:r>
       <w:r w:rsidR="002C0A43" w:rsidRPr="002C0A43">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">) </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00060797">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="004A67AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="006C55EC" w:rsidRPr="00060797">
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>2018</w:t>
+      </w:r>
+      <w:r w:rsidR="002C0A43" w:rsidRPr="002C0A43">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00060797">
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="004A67AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="006C55EC" w:rsidRPr="00060797">
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Ayvazoğlu</w:t>
+      </w:r>
+      <w:r w:rsidR="002C0A43" w:rsidRPr="002C0A43">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00060797">
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>, 20</w:t>
+      </w:r>
+      <w:r w:rsidR="004A67AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
-        </w:rPr>
-[...191 lines deleted...]
-        <w:t>Ashworth, 1994; Newcombe, 2000</w:t>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>22</w:t>
       </w:r>
       <w:r w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1505B249" w14:textId="77777777" w:rsidR="00AB6F60" w:rsidRPr="00060797" w:rsidRDefault="00EB7771" w:rsidP="002C0A43">
       <w:pPr>
         <w:pStyle w:val="ANMmaintext"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -8612,51 +8658,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002912E1" w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00B0F0"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidR="005F5E31" w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00B0F0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002912E1" w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00B0F0"/>
         </w:rPr>
         <w:t>bold]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="702A192F" w14:textId="417BE85E" w:rsidR="00AB6F60" w:rsidRPr="00060797" w:rsidRDefault="00AB6F60" w:rsidP="002C0A43">
+    <w:p w14:paraId="702A192F" w14:textId="593730ED" w:rsidR="00AB6F60" w:rsidRPr="00060797" w:rsidRDefault="00AB6F60" w:rsidP="002C0A43">
       <w:pPr>
         <w:pStyle w:val="ANMmaintext"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>This section should include the interpretation of present study results with other stud</w:t>
       </w:r>
       <w:r w:rsidR="00A55565" w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>ies</w:t>
       </w:r>
       <w:r w:rsidRPr="00060797">
         <w:rPr>
@@ -8830,65 +8876,93 @@
       </w:r>
       <w:r w:rsidR="007114D4" w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Text body. Text body </w:t>
       </w:r>
       <w:r w:rsidRPr="002C0A43">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="002C0A43" w:rsidRPr="002C0A43">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ashworth, 1994; </w:t>
-[...6 lines deleted...]
-        <w:t>Ekici</w:t>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="004A67AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>yvazoğlu</w:t>
       </w:r>
       <w:r w:rsidR="002C0A43" w:rsidRPr="002C0A43">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> et al., 20</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="004A67AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>2018</w:t>
+      </w:r>
+      <w:r w:rsidR="002C0A43" w:rsidRPr="002C0A43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="004A67AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Demir </w:t>
+      </w:r>
+      <w:r w:rsidR="002C0A43" w:rsidRPr="002C0A43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>et al., 20</w:t>
       </w:r>
       <w:r w:rsidR="008A1C47">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>19</w:t>
       </w:r>
       <w:r w:rsidRPr="002C0A43">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A15200E" w14:textId="2142B790" w:rsidR="00AB6F60" w:rsidRPr="00060797" w:rsidRDefault="00AB6F60" w:rsidP="002C0A43">
       <w:pPr>
         <w:pStyle w:val="ANMmaintext"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
@@ -9504,81 +9578,71 @@
           <w:color w:val="00B0F0"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidR="00B47FA3" w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00B0F0"/>
         </w:rPr>
         <w:t xml:space="preserve"> bold</w:t>
       </w:r>
       <w:r w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00B0F0"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="005F5E31" w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00B0F0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="005F5E31" w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B47FA3" w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>It</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> should </w:t>
+        <w:t xml:space="preserve">It should </w:t>
       </w:r>
       <w:r w:rsidR="00211BC4" w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>be</w:t>
       </w:r>
       <w:r w:rsidR="005F5E31" w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0026739F" w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>written</w:t>
       </w:r>
@@ -9636,2538 +9700,451 @@
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F221215" w14:textId="464FE859" w:rsidR="00AB6F60" w:rsidRPr="008A4568" w:rsidRDefault="00AB6F60" w:rsidP="008A4568">
       <w:pPr>
         <w:pStyle w:val="ANMheading1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00060797">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Please use the following data for arranging your references,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="391C966E" w14:textId="77777777" w:rsidR="00604DB7" w:rsidRPr="00604DB7" w:rsidRDefault="00604DB7" w:rsidP="00604DB7">
+    <w:p w14:paraId="70577618" w14:textId="77777777" w:rsidR="004A67AE" w:rsidRDefault="004A67AE" w:rsidP="004A67AE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...4 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00604DB7">
+      <w:r>
+        <w:t>References</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>must</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> be </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>formatted</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>according</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Gl"/>
-          <w:szCs w:val="21"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00604DB7">
+        </w:rPr>
+        <w:t xml:space="preserve">APA 6th </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Gl"/>
-          <w:szCs w:val="21"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00604DB7">
+        </w:rPr>
+        <w:t>edition</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>listed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Gl"/>
-          <w:szCs w:val="21"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00604DB7">
+        </w:rPr>
+        <w:t>alphabetical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Gl"/>
-          <w:szCs w:val="21"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00604DB7">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Gl"/>
-          <w:szCs w:val="21"/>
-[...73 lines deleted...]
-        <w:t>:</w:t>
+        </w:rPr>
+        <w:t>order</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18C3DBE5" w14:textId="77777777" w:rsidR="00604DB7" w:rsidRDefault="00604DB7" w:rsidP="00604DB7">
+    <w:p w14:paraId="665A5CC5" w14:textId="77777777" w:rsidR="004A67AE" w:rsidRDefault="004A67AE" w:rsidP="004A67AE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...5 lines deleted...]
-        </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Example</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2CD7A32E" w14:textId="77777777" w:rsidR="00604DB7" w:rsidRPr="00604DB7" w:rsidRDefault="00604DB7" w:rsidP="00604DB7">
+    <w:p w14:paraId="33A5DAB1" w14:textId="43A3EF78" w:rsidR="004A67AE" w:rsidRDefault="004A67AE" w:rsidP="004A67AE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...4 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...488 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="004A67AE">
+        <w:t xml:space="preserve">Ayvazoğlu, C., Akyüz, E., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A67AE">
+        <w:t>Harmankaya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A67AE">
+        <w:t>, A., Sezer, M., Batı, Y. U., Gezer, T., &amp; Kuru, M. (2024)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Environmental</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>health</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>indicators</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>rural</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>populations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00604DB7">
-[...80 lines deleted...]
-        <w:t>).</w:t>
+      <w:r>
+        <w:t>Environmental</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, 172, 456–462.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="679BDE05" w14:textId="77777777" w:rsidR="00604DB7" w:rsidRDefault="00604DB7" w:rsidP="00604DB7">
+    <w:p w14:paraId="42EB5353" w14:textId="77777777" w:rsidR="004A67AE" w:rsidRDefault="004A67AE" w:rsidP="004A67AE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...5 lines deleted...]
-        </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="004A67AE">
+        <w:t xml:space="preserve">Ayvazoğlu, C., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A67AE">
+        <w:t>Kızıltpe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A67AE">
+        <w:t xml:space="preserve">, Ş., Yaşar, Ü., Yaşar, Z. G., Demir, P., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A67AE">
+        <w:t>Tunc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A67AE">
+        <w:t xml:space="preserve">, A. C. (2023). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A67AE">
+        <w:t>Changes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A67AE">
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A67AE">
+        <w:t>cardiac</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A67AE">
+        <w:t xml:space="preserve"> troponin I (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A67AE">
+        <w:t>cTnI</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A67AE">
+        <w:t>), T (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A67AE">
+        <w:t>cTnT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A67AE">
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A67AE">
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A67AE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A67AE">
+        <w:t>some</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A67AE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A67AE">
+        <w:t>biochemical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A67AE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A67AE">
+        <w:t>parameters</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A67AE">
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A67AE">
+        <w:t>Arabian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A67AE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A67AE">
+        <w:t>racehorses</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A67AE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A67AE">
+        <w:t>after</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A67AE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A67AE">
+        <w:t>training</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A67AE">
+        <w:t xml:space="preserve">. South </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A67AE">
+        <w:t>African</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A67AE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A67AE">
+        <w:t>Journal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A67AE">
+        <w:t xml:space="preserve"> of Animal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A67AE">
+        <w:t>Science</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A67AE">
+        <w:t>, 53(1), 1-6.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="61A15C80" w14:textId="36F1D237" w:rsidR="00604DB7" w:rsidRPr="00604DB7" w:rsidRDefault="00604DB7" w:rsidP="00604DB7">
+    <w:p w14:paraId="74E16B39" w14:textId="098B5FEA" w:rsidR="004A67AE" w:rsidRDefault="004A67AE" w:rsidP="004A67AE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...4 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00604DB7">
-[...910 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>Strunk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00604DB7">
-[...23 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:t xml:space="preserve">, W., &amp; White, E. B. (2000). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>The</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00604DB7">
-[...9 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>Elements</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00604DB7">
-[...23 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:t xml:space="preserve"> of Style (4th ed.). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>Longman</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00604DB7">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>, New York.</w:t>
       </w:r>
-    </w:p>
-[...719 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="0A6B5D2F" w14:textId="77777777" w:rsidR="00AB6F60" w:rsidRPr="00060797" w:rsidRDefault="00AB6F60" w:rsidP="00AB6F60">
       <w:pPr>
         <w:pStyle w:val="ANMheading1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="ANMheading1Car"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F347E85" w14:textId="77777777" w:rsidR="001D5EEA" w:rsidRPr="001D5EEA" w:rsidRDefault="001D5EEA" w:rsidP="00604DB7">
       <w:pPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:lang w:val="en-GB" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D5EEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:lang w:val="en-GB" w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Table 1</w:t>
       </w:r>
       <w:r w:rsidRPr="001D5EEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-GB" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001D5EEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00B0F0"/>
           <w:lang w:val="en-GB" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">[Times New Roman 12 bold] </w:t>
       </w:r>
       <w:r w:rsidRPr="001D5EEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-GB" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>Table title table title table title</w:t>
       </w:r>
       <w:r w:rsidRPr="001D5EEA">
@@ -12718,67 +10695,65 @@
             </w:r>
             <w:r w:rsidRPr="001D5EEA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB" w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3B3D885C" w14:textId="77777777" w:rsidR="001D5EEA" w:rsidRPr="001D5EEA" w:rsidRDefault="001D5EEA" w:rsidP="001D5EEA">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-GB" w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001D5EEA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-GB" w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
             <w:r w:rsidRPr="001D5EEA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB" w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>ab</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="42A50963" w14:textId="77777777" w:rsidR="001D5EEA" w:rsidRPr="001D5EEA" w:rsidRDefault="001D5EEA" w:rsidP="001D5EEA">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001D5EEA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:eastAsia="fr-FR"/>
@@ -13261,69 +11236,58 @@
                 <w:lang w:val="en-GB" w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>Value</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="40A4CB58" w14:textId="77777777" w:rsidR="001D5EEA" w:rsidRPr="001D5EEA" w:rsidRDefault="001D5EEA" w:rsidP="001D5EEA">
       <w:pPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001D5EEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB" w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>a,b</w:t>
-[...9 lines deleted...]
-        <w:t>,c</w:t>
+        <w:t>a,b,c</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001D5EEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Values within a row with different superscripts differ significantly at P&lt;0.0... </w:t>
       </w:r>
       <w:r w:rsidRPr="001D5EEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="00B0F0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>[Times New Roman 10]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D19BD6C" w14:textId="77777777" w:rsidR="00CD2324" w:rsidRPr="004B082D" w:rsidRDefault="00826F71" w:rsidP="00C539DF">
       <w:pPr>
         <w:pStyle w:val="ANMheading1"/>
@@ -13764,166 +11728,159 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00276AFC" w:rsidRPr="00D739DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="00B0F0"/>
         </w:rPr>
         <w:t>12].</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00826F71" w:rsidRPr="004B082D" w:rsidSect="00A15CD5">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1701" w:bottom="1701" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:lnNumType w:countBy="1" w:restart="continuous"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0AC3A1FC" w14:textId="77777777" w:rsidR="00A15CD5" w:rsidRDefault="00A15CD5" w:rsidP="00E358D7">
+    <w:p w14:paraId="78B9FEAF" w14:textId="77777777" w:rsidR="00477156" w:rsidRDefault="00477156" w:rsidP="00E358D7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="78E84E58" w14:textId="77777777" w:rsidR="00A15CD5" w:rsidRDefault="00A15CD5" w:rsidP="00E358D7">
+    <w:p w14:paraId="64CE254D" w14:textId="77777777" w:rsidR="00477156" w:rsidRDefault="00477156" w:rsidP="00E358D7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="A2"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4DE66D87" w14:textId="77777777" w:rsidR="000E25B6" w:rsidRDefault="000E25B6">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="1C04A485" w14:textId="77777777" w:rsidR="000E25B6" w:rsidRDefault="000E25B6">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2795FE71" w14:textId="77777777" w:rsidR="00A15CD5" w:rsidRDefault="00A15CD5" w:rsidP="00E358D7">
+    <w:p w14:paraId="2FBCD03B" w14:textId="77777777" w:rsidR="00477156" w:rsidRDefault="00477156" w:rsidP="00E358D7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="32DE7F4E" w14:textId="77777777" w:rsidR="00A15CD5" w:rsidRDefault="00A15CD5" w:rsidP="00E358D7">
+    <w:p w14:paraId="3BC5E3D3" w14:textId="77777777" w:rsidR="00477156" w:rsidRDefault="00477156" w:rsidP="00E358D7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27AD61A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E11EF76E"/>
     <w:lvl w:ilvl="0" w:tplc="E7A4FDA8">
       <w:start w:val="25"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -14182,53 +12139,53 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1035500487">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="966934320">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1108356089">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="1A01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDY0NTc3NrewMDYyMDE1srRQ0lEKTi0uzszPAykwrAUAnNoVPywAAAA="/>
   </w:docVars>
@@ -14330,53 +12287,55 @@
     <w:rsid w:val="003A5A37"/>
     <w:rsid w:val="003B2372"/>
     <w:rsid w:val="003B454B"/>
     <w:rsid w:val="003C18F0"/>
     <w:rsid w:val="003C6E49"/>
     <w:rsid w:val="003D2677"/>
     <w:rsid w:val="003D42A7"/>
     <w:rsid w:val="003E656F"/>
     <w:rsid w:val="003E66EC"/>
     <w:rsid w:val="003F2AB6"/>
     <w:rsid w:val="00407BF1"/>
     <w:rsid w:val="00414E60"/>
     <w:rsid w:val="004155A0"/>
     <w:rsid w:val="00421347"/>
     <w:rsid w:val="004227EA"/>
     <w:rsid w:val="00433191"/>
     <w:rsid w:val="0043516B"/>
     <w:rsid w:val="004371CD"/>
     <w:rsid w:val="00443B18"/>
     <w:rsid w:val="00444CE5"/>
     <w:rsid w:val="004611C2"/>
     <w:rsid w:val="00465E0D"/>
     <w:rsid w:val="00466E38"/>
     <w:rsid w:val="0046765E"/>
     <w:rsid w:val="00472C05"/>
+    <w:rsid w:val="00477156"/>
     <w:rsid w:val="004A0286"/>
     <w:rsid w:val="004A04D6"/>
     <w:rsid w:val="004A1E62"/>
+    <w:rsid w:val="004A67AE"/>
     <w:rsid w:val="004B082D"/>
     <w:rsid w:val="004B6DCD"/>
     <w:rsid w:val="004D54CC"/>
     <w:rsid w:val="004E628F"/>
     <w:rsid w:val="004E6DBA"/>
     <w:rsid w:val="004F223A"/>
     <w:rsid w:val="004F394A"/>
     <w:rsid w:val="00505677"/>
     <w:rsid w:val="00505C26"/>
     <w:rsid w:val="0051341B"/>
     <w:rsid w:val="005141DE"/>
     <w:rsid w:val="00543D27"/>
     <w:rsid w:val="005520C1"/>
     <w:rsid w:val="005624B5"/>
     <w:rsid w:val="00563642"/>
     <w:rsid w:val="00563C58"/>
     <w:rsid w:val="00570847"/>
     <w:rsid w:val="005755A8"/>
     <w:rsid w:val="005840F2"/>
     <w:rsid w:val="005A493F"/>
     <w:rsid w:val="005B3F32"/>
     <w:rsid w:val="005B5FFF"/>
     <w:rsid w:val="005C46D4"/>
     <w:rsid w:val="005C6518"/>
     <w:rsid w:val="005E6A36"/>
@@ -14586,101 +12545,102 @@
     <w:rsid w:val="00E3006F"/>
     <w:rsid w:val="00E358D7"/>
     <w:rsid w:val="00E42B62"/>
     <w:rsid w:val="00E466CC"/>
     <w:rsid w:val="00E4715E"/>
     <w:rsid w:val="00E51EEB"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E5667D"/>
     <w:rsid w:val="00E600D9"/>
     <w:rsid w:val="00E64752"/>
     <w:rsid w:val="00E64B13"/>
     <w:rsid w:val="00E73AE3"/>
     <w:rsid w:val="00E853B3"/>
     <w:rsid w:val="00E90090"/>
     <w:rsid w:val="00E93B8F"/>
     <w:rsid w:val="00E95BE1"/>
     <w:rsid w:val="00EB0C08"/>
     <w:rsid w:val="00EB33F3"/>
     <w:rsid w:val="00EB4779"/>
     <w:rsid w:val="00EB7771"/>
     <w:rsid w:val="00EC33CC"/>
     <w:rsid w:val="00EC556D"/>
     <w:rsid w:val="00EF033C"/>
     <w:rsid w:val="00F139E3"/>
     <w:rsid w:val="00F1466E"/>
+    <w:rsid w:val="00F222AB"/>
     <w:rsid w:val="00F25997"/>
     <w:rsid w:val="00F318BA"/>
     <w:rsid w:val="00F36491"/>
     <w:rsid w:val="00F40E8D"/>
     <w:rsid w:val="00F412F6"/>
     <w:rsid w:val="00F53422"/>
     <w:rsid w:val="00F662A7"/>
     <w:rsid w:val="00F70915"/>
     <w:rsid w:val="00F72115"/>
     <w:rsid w:val="00F80429"/>
     <w:rsid w:val="00F820DC"/>
     <w:rsid w:val="00F8370E"/>
     <w:rsid w:val="00F83D9B"/>
     <w:rsid w:val="00FA1472"/>
     <w:rsid w:val="00FB77B3"/>
     <w:rsid w:val="00FD10A5"/>
     <w:rsid w:val="00FE0830"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="09BAD22C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{43789A37-D84D-446C-AAAE-3648C8DBB174}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="heading 2" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -15813,51 +13773,51 @@
       <w:adjustRightInd/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:val="tr-TR" w:eastAsia="tr-TR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Gl">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00604DB7"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="37560098">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="132606604">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -16183,90 +14143,90 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DC822920-1973-406D-A143-F33664582AAA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>10696</Characters>
+  <Pages>5</Pages>
+  <Words>1697</Words>
+  <Characters>9673</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>89</Lines>
-  <Paragraphs>25</Paragraphs>
+  <Lines>80</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Manuscript title (style 'ANM paper title')</vt:lpstr>
       <vt:lpstr>Manuscript title (style 'ANM paper title')</vt:lpstr>
       <vt:lpstr>Manuscript title (style 'ANM paper title')</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12547</CharactersWithSpaces>
+  <CharactersWithSpaces>11348</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>7471173</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://animal-journal.eu/documents/Reprints_cost.pdf</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>